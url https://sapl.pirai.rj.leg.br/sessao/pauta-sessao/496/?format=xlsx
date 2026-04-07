--- v0 (2025-12-07)
+++ v1 (2026-04-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="81">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 125 de 2025</t>
   </si>
   <si>
@@ -97,50 +97,62 @@
     <t>Moção nº 79 de 2025</t>
   </si>
   <si>
     <t>“Moção de Aplausos” ao 3º SGT  PM Gilson Pinheiro da Silva, Lotado no BPChoque, e nas folgas atua na segurança presente em Piraí, em reconhecimento aos seus relevantes serviços prestados, a nossa população.</t>
   </si>
   <si>
     <t>Moção nº 80 de 2025</t>
   </si>
   <si>
     <t>Julio Cezar</t>
   </si>
   <si>
     <t>Moção de aplausos aos policiais militares,  Dener Pereira     1° Sargento PM, Cristian Farias Pereira SUBTENENTE PM, Nilson Sabino Costa Júnior 3º Sargento PM, Cintia Siqueira de Oliveira 3° Sargento PM do  10º Batalhão de Polícia Militar do RJ  e Everson Pigaiani Guedes 1° Sargento PM do 37º Batalhão de Policia Militar do RJ , pelos relevantes serviços prestados a segurança publica e a população do município de Pirai</t>
   </si>
   <si>
     <t>Moção nº 81 de 2025</t>
   </si>
   <si>
     <t>Júnior  Rocha,Betão,Camacho,Darlei,Dr. Evandro,Julio Cezar,Junior Dentista,Mário Hermínio,Mucaca,Russo,Wagner Marreco</t>
   </si>
   <si>
     <t>"Moção de Aplausos " à equipe do Programa Segurança Presente de Piraí, em reconhecimento aos relevantes serviços prestados a população, pela atuação preventiva, profissionalismo exemplar e dedicação permanente à proteção da população.</t>
   </si>
   <si>
     <t>expediente</t>
+  </si>
+  <si>
+    <t>Ata Aprovação 2º Período nº 15 de 2025</t>
+  </si>
+  <si>
+    <t>Diretor Legislativo - DLEGIS</t>
+  </si>
+  <si>
+    <t>Ata da 15º sessão ordinária do segundo período legislativo.</t>
+  </si>
+  <si>
+    <t>Matéria para Aprovação</t>
   </si>
   <si>
     <t>Mensagem nº 86 de 2025</t>
   </si>
   <si>
     <t>Mensagem referente ao Projeto de Lei nº 125/2025 em que tem como essência fixar a data base da revisão geral anual da remuneração dos servidores dos aposentados e pensionista e dos agentes políticos públicos do município de Piraí.</t>
   </si>
   <si>
     <t>Mensagem nº 89 de 2025</t>
   </si>
   <si>
     <t>Mensagem referente ao Projeto de Lei Nº 128/2025, em que autoriza o Executivo Municipal a repassar à Casa de Caridade de Piraí - Hospital Flávio Leal, o valor de R$1.000.000,00 (hum milhão de reais), a título de contribuição, que deverá ser transferido em parcela única.</t>
   </si>
   <si>
     <t>Mensagem nº 90 de 2025</t>
   </si>
   <si>
     <t>Mensagem referente ao Projeto de Lei Complementar nº 02/2025 com o objetivo de alterar o dispositivo da Lei Complementar n°28, de 12 de dezembro de 2011, que fixa normas de Parcelamento do solo para fins urbanos no Munícipio de Piraí.</t>
   </si>
   <si>
     <t>Mensagem nº 91 de 2025</t>
   </si>
   <si>
     <t>Mensagem referente ao Projeto de Lei n° 129/2025 em que tem como escopo prorrogar  a vigência do Plano Municipal de Educação, que culminou com a aprovação da Lei Municipal n° 1833 de 02 de junho de 2025.</t>
   </si>
@@ -576,51 +588,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="110.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -752,485 +764,505 @@
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>19151</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>19142</v>
+        <v>19157</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>19168</v>
+        <v>19142</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>19178</v>
+        <v>19168</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>19179</v>
+        <v>19178</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>19146</v>
+        <v>19179</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>19169</v>
+        <v>19146</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>19181</v>
+        <v>19169</v>
       </c>
       <c r="B15" t="s">
         <v>28</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="B16" t="s">
         <v>28</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>19185</v>
+        <v>19180</v>
       </c>
       <c r="B17" t="s">
         <v>28</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>19167</v>
+        <v>19185</v>
       </c>
       <c r="B18" t="s">
         <v>28</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>19176</v>
+        <v>19167</v>
       </c>
       <c r="B19" t="s">
         <v>28</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>19182</v>
+        <v>19176</v>
       </c>
       <c r="B20" t="s">
         <v>28</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>19183</v>
+        <v>19182</v>
       </c>
       <c r="B21" t="s">
         <v>28</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
         <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>19184</v>
+        <v>19183</v>
       </c>
       <c r="B22" t="s">
         <v>28</v>
       </c>
       <c r="C22" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>19186</v>
+        <v>19184</v>
       </c>
       <c r="B23" t="s">
         <v>28</v>
       </c>
       <c r="C23" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>19187</v>
+        <v>19186</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D24" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="E24" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>19188</v>
+        <v>19187</v>
       </c>
       <c r="B25" t="s">
         <v>28</v>
       </c>
       <c r="C25" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D25" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>19191</v>
+        <v>19188</v>
       </c>
       <c r="B26" t="s">
         <v>28</v>
       </c>
       <c r="C26" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D26" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="E26" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>19192</v>
+        <v>19191</v>
       </c>
       <c r="B27" t="s">
         <v>28</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
         <v>18</v>
       </c>
       <c r="E27" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>19156</v>
+        <v>19192</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="C28" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D28" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>19189</v>
+        <v>19156</v>
       </c>
       <c r="B29" t="s">
         <v>28</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D29" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E29" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
+        <v>19189</v>
+      </c>
+      <c r="B30" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" t="s">
+        <v>75</v>
+      </c>
+      <c r="D30" t="s">
+        <v>76</v>
+      </c>
+      <c r="E30" t="s">
+        <v>77</v>
+      </c>
+      <c r="F30" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
         <v>19190</v>
       </c>
-      <c r="B30" t="s">
-[...11 lines deleted...]
-      <c r="F30" t="s">
+      <c r="B31" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" t="s">
+        <v>78</v>
+      </c>
+      <c r="D31" t="s">
+        <v>79</v>
+      </c>
+      <c r="E31" t="s">
+        <v>80</v>
+      </c>
+      <c r="F31" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">